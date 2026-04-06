--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -12,215 +12,224 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>HEDG</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">48.72 </t>
+    <t xml:space="preserve">51.09 </t>
   </si>
   <si>
     <t>iShares Core S&amp;P 500 ETF</t>
   </si>
   <si>
     <t>IVV</t>
   </si>
   <si>
-    <t>275,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">47.80 </t>
+    <t>295,000</t>
+  </si>
+  <si>
+    <t>194,393,200.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.53 </t>
   </si>
   <si>
     <t>State Street SPDR S&amp;P 500 ETF Trust</t>
   </si>
   <si>
     <t>SPY</t>
   </si>
   <si>
     <t>78462F103</t>
   </si>
   <si>
     <t>270,000</t>
   </si>
   <si>
-    <t>180,638,100.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2.84 </t>
+    <t>177,074,100.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.16 </t>
   </si>
   <si>
     <t>U.S. Bank Money Market Deposit Account 08/01/2031</t>
   </si>
   <si>
     <t>USBFS04</t>
   </si>
   <si>
     <t>8AMMF0A92</t>
   </si>
   <si>
-    <t>10,748,367</t>
-[...11 lines deleted...]
-    <t>SPY   260630P00660000</t>
+    <t>23,429,323</t>
+  </si>
+  <si>
+    <t>23,429,322.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.62 </t>
+  </si>
+  <si>
+    <t>SPY US 06/30/26 P625</t>
+  </si>
+  <si>
+    <t>SPY   260630P00625000</t>
   </si>
   <si>
     <t>1,600</t>
   </si>
   <si>
-    <t>3,604,000.00</t>
+    <t>2,367,200.00</t>
   </si>
   <si>
     <t xml:space="preserve">0.53 </t>
   </si>
   <si>
     <t>Clearshares Ultra-Short Maturity ETF</t>
   </si>
   <si>
     <t>OPER</t>
   </si>
   <si>
     <t>26922A453</t>
   </si>
   <si>
     <t>20,000</t>
   </si>
   <si>
-    <t>2,004,300.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">0.21 </t>
+    <t>2,002,938.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.11 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>787,994</t>
-[...26 lines deleted...]
-    <t>SPY   260331C00680000</t>
+    <t>427,390</t>
+  </si>
+  <si>
+    <t>427,389.72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.00 </t>
+  </si>
+  <si>
+    <t>Dreyfus Government Cash Management 12/31/2031</t>
+  </si>
+  <si>
+    <t>DGCXX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.31 </t>
+  </si>
+  <si>
+    <t>SPY US 06/30/26 P580</t>
+  </si>
+  <si>
+    <t>SPY   260630P00580000</t>
+  </si>
+  <si>
+    <t>-1,600</t>
+  </si>
+  <si>
+    <t>-1,176,800.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.23 </t>
+  </si>
+  <si>
+    <t>SPY US 06/30/26 C650</t>
+  </si>
+  <si>
+    <t>SPY   260630C00650000</t>
   </si>
   <si>
     <t>-2,700</t>
   </si>
   <si>
-    <t>-1,344,600.00</t>
-[...14 lines deleted...]
-    <t>-2,088,800.00</t>
+    <t>-8,486,100.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.50 </t>
+  </si>
+  <si>
+    <t>IVV US 06/18/26 C650</t>
+  </si>
+  <si>
+    <t>IVV   260618C00650000</t>
+  </si>
+  <si>
+    <t>-2,950</t>
+  </si>
+  <si>
+    <t>-9,513,750.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -530,54 +539,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:F12"/>
+      <selection activeCell="A3" sqref="A3:F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
@@ -701,98 +710,118 @@
         <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D10" s="2" t="s">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="D10" s="2">
+        <v>262006208</v>
+      </c>
+      <c r="E10" s="2">
+        <v>474</v>
+      </c>
+      <c r="F10" s="2">
+        <v>474.25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="D11" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="D12" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="2" t="s">
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="B13" s="2" t="s">
         <v>54</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>