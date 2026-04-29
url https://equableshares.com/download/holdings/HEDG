--- v7 (2026-04-06)
+++ v8 (2026-04-29)
@@ -12,224 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>HEDG</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">51.09 </t>
+    <t xml:space="preserve">52.94 </t>
   </si>
   <si>
     <t>iShares Core S&amp;P 500 ETF</t>
   </si>
   <si>
     <t>IVV</t>
   </si>
   <si>
     <t>295,000</t>
   </si>
   <si>
-    <t>194,393,200.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">46.53 </t>
+    <t>210,913,200.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.66 </t>
   </si>
   <si>
     <t>State Street SPDR S&amp;P 500 ETF Trust</t>
   </si>
   <si>
     <t>SPY</t>
   </si>
   <si>
     <t>78462F103</t>
   </si>
   <si>
-    <t>270,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">6.16 </t>
+    <t>250,000</t>
+  </si>
+  <si>
+    <t>177,922,500.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.45 </t>
   </si>
   <si>
     <t>U.S. Bank Money Market Deposit Account 08/01/2031</t>
   </si>
   <si>
     <t>USBFS04</t>
   </si>
   <si>
     <t>8AMMF0A92</t>
   </si>
   <si>
-    <t>23,429,323</t>
-[...11 lines deleted...]
-    <t>SPY   260630P00625000</t>
+    <t>45,599,375</t>
+  </si>
+  <si>
+    <t>45,599,374.79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.50 </t>
+  </si>
+  <si>
+    <t>Clearshares Ultra-Short Maturity ETF</t>
+  </si>
+  <si>
+    <t>OPER</t>
+  </si>
+  <si>
+    <t>26922A453</t>
+  </si>
+  <si>
+    <t>20,000</t>
+  </si>
+  <si>
+    <t>2,001,100.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.16 </t>
+  </si>
+  <si>
+    <t>SPY US 06/30/26 P640</t>
+  </si>
+  <si>
+    <t>SPY   260630P00640000</t>
   </si>
   <si>
     <t>1,600</t>
   </si>
   <si>
-    <t>2,367,200.00</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">0.11 </t>
+    <t>636,800.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.08 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>427,390</t>
-[...20 lines deleted...]
-    <t>SPY   260630P00580000</t>
+    <t>311,068</t>
+  </si>
+  <si>
+    <t>311,068.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.07 </t>
+  </si>
+  <si>
+    <t>SPY US 06/30/26 P595</t>
+  </si>
+  <si>
+    <t>SPY   260630P00595000</t>
   </si>
   <si>
     <t>-1,600</t>
   </si>
   <si>
-    <t>-1,176,800.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">-2.23 </t>
+    <t>-298,400.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-4.39 </t>
   </si>
   <si>
     <t>SPY US 06/30/26 C650</t>
   </si>
   <si>
     <t>SPY   260630C00650000</t>
   </si>
   <si>
-    <t>-2,700</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-2.50 </t>
+    <t>-2,500</t>
+  </si>
+  <si>
+    <t>-17,483,750.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-5.33 </t>
   </si>
   <si>
     <t>IVV US 06/18/26 C650</t>
   </si>
   <si>
     <t>IVV   260618C00650000</t>
   </si>
   <si>
     <t>-2,950</t>
   </si>
   <si>
-    <t>-9,513,750.00</t>
+    <t>-21,225,250.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -539,54 +530,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:F13"/>
+      <selection activeCell="A3" sqref="A3:F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
@@ -651,177 +642,157 @@
       </c>
       <c r="C6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D10" s="2">
-[...6 lines deleted...]
-        <v>474.25</v>
+      <c r="D10" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      <c r="B13" s="2" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>