--- v8 (2026-04-29)
+++ v9 (2026-05-24)
@@ -35,192 +35,192 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>HEDG</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">52.94 </t>
+    <t xml:space="preserve">55.15 </t>
   </si>
   <si>
     <t>iShares Core S&amp;P 500 ETF</t>
   </si>
   <si>
     <t>IVV</t>
   </si>
   <si>
     <t>295,000</t>
   </si>
   <si>
-    <t>210,913,200.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">44.66 </t>
+    <t>220,996,300.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.73 </t>
   </si>
   <si>
     <t>State Street SPDR S&amp;P 500 ETF Trust</t>
   </si>
   <si>
     <t>SPY</t>
   </si>
   <si>
     <t>78462F103</t>
   </si>
   <si>
-    <t>250,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">11.45 </t>
+    <t>235,000</t>
+  </si>
+  <si>
+    <t>175,225,400.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.25 </t>
   </si>
   <si>
     <t>U.S. Bank Money Market Deposit Account 08/01/2031</t>
   </si>
   <si>
     <t>USBFS04</t>
   </si>
   <si>
     <t>8AMMF0A92</t>
   </si>
   <si>
-    <t>45,599,375</t>
-[...2 lines deleted...]
-    <t>45,599,374.79</t>
+    <t>57,089,969</t>
+  </si>
+  <si>
+    <t>57,089,969.02</t>
   </si>
   <si>
     <t xml:space="preserve">0.50 </t>
   </si>
   <si>
     <t>Clearshares Ultra-Short Maturity ETF</t>
   </si>
   <si>
     <t>OPER</t>
   </si>
   <si>
     <t>26922A453</t>
   </si>
   <si>
     <t>20,000</t>
   </si>
   <si>
-    <t>2,001,100.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">0.16 </t>
+    <t>2,005,348.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.04 </t>
   </si>
   <si>
     <t>SPY US 06/30/26 P640</t>
   </si>
   <si>
     <t>SPY   260630P00640000</t>
   </si>
   <si>
     <t>1,600</t>
   </si>
   <si>
-    <t>636,800.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">0.08 </t>
+    <t>155,200.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.02 </t>
+  </si>
+  <si>
+    <t>SPY US 06/30/26 P595</t>
+  </si>
+  <si>
+    <t>SPY   260630P00595000</t>
+  </si>
+  <si>
+    <t>-1,600</t>
+  </si>
+  <si>
+    <t>-80,800.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.41 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>311,068</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">-4.39 </t>
+    <t>-1,630,109</t>
+  </si>
+  <si>
+    <t>-1,630,108.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-5.78 </t>
   </si>
   <si>
     <t>SPY US 06/30/26 C650</t>
   </si>
   <si>
     <t>SPY   260630C00650000</t>
   </si>
   <si>
-    <t>-2,500</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-5.33 </t>
+    <t>-2,350</t>
+  </si>
+  <si>
+    <t>-23,176,875.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-7.45 </t>
   </si>
   <si>
     <t>IVV US 06/18/26 C650</t>
   </si>
   <si>
     <t>IVV   260618C00650000</t>
   </si>
   <si>
     <t>-2,950</t>
   </si>
   <si>
-    <t>-21,225,250.00</t>
+    <t>-29,854,000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>