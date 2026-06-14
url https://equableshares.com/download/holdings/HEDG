--- v9 (2026-05-24)
+++ v10 (2026-06-14)
@@ -35,192 +35,192 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>HEDG</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">55.15 </t>
+    <t xml:space="preserve">63.82 </t>
   </si>
   <si>
     <t>iShares Core S&amp;P 500 ETF</t>
   </si>
   <si>
     <t>IVV</t>
   </si>
   <si>
-    <t>295,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">43.73 </t>
+    <t>350,000</t>
+  </si>
+  <si>
+    <t>260,174,769.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.66 </t>
   </si>
   <si>
     <t>State Street SPDR S&amp;P 500 ETF Trust</t>
   </si>
   <si>
     <t>SPY</t>
   </si>
   <si>
     <t>78462F103</t>
   </si>
   <si>
-    <t>235,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">14.25 </t>
+    <t>185,000</t>
+  </si>
+  <si>
+    <t>137,223,750.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.13 </t>
   </si>
   <si>
     <t>U.S. Bank Money Market Deposit Account 08/01/2031</t>
   </si>
   <si>
     <t>USBFS04</t>
   </si>
   <si>
     <t>8AMMF0A92</t>
   </si>
   <si>
-    <t>57,089,969</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">0.50 </t>
+    <t>49,466,774</t>
+  </si>
+  <si>
+    <t>49,466,773.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.53 </t>
+  </si>
+  <si>
+    <t>SPY US 09/30/26 P705</t>
+  </si>
+  <si>
+    <t>SPY   260930P00705000</t>
+  </si>
+  <si>
+    <t>1,600</t>
+  </si>
+  <si>
+    <t>2,163,200.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.49 </t>
   </si>
   <si>
     <t>Clearshares Ultra-Short Maturity ETF</t>
   </si>
   <si>
     <t>OPER</t>
   </si>
   <si>
     <t>26922A453</t>
   </si>
   <si>
     <t>20,000</t>
   </si>
   <si>
-    <t>2,005,348.00</t>
-[...23 lines deleted...]
-    <t>SPY   260630P00595000</t>
+    <t>2,003,300.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.29 </t>
+  </si>
+  <si>
+    <t>SPY US 09/30/26 P660</t>
+  </si>
+  <si>
+    <t>SPY   260930P00660000</t>
   </si>
   <si>
     <t>-1,600</t>
   </si>
   <si>
-    <t>-80,800.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">-0.41 </t>
+    <t>-1,180,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.43 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>-1,630,109</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-5.78 </t>
+    <t>-9,905,277</t>
+  </si>
+  <si>
+    <t>-9,905,276.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.62 </t>
+  </si>
+  <si>
+    <t>IVV US 09/18/26 C725</t>
+  </si>
+  <si>
+    <t>IVV   260918C00725000</t>
+  </si>
+  <si>
+    <t>-3,500</t>
+  </si>
+  <si>
+    <t>-14,752,500.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-4.22 </t>
   </si>
   <si>
     <t>SPY US 06/30/26 C650</t>
   </si>
   <si>
     <t>SPY   260630C00650000</t>
   </si>
   <si>
-    <t>-2,350</t>
-[...17 lines deleted...]
-    <t>-29,854,000.00</t>
+    <t>-1,850</t>
+  </si>
+  <si>
+    <t>-17,185,575.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -642,68 +642,68 @@
       </c>
       <c r="C6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">