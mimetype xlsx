--- v10 (2026-06-14)
+++ v11 (2026-07-04)
@@ -12,215 +12,224 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>HEDG</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">63.82 </t>
+    <t xml:space="preserve">64.88 </t>
   </si>
   <si>
     <t>iShares Core S&amp;P 500 ETF</t>
   </si>
   <si>
     <t>IVV</t>
   </si>
   <si>
-    <t>350,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">33.66 </t>
+    <t>360,000</t>
+  </si>
+  <si>
+    <t>269,434,800.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.18 </t>
   </si>
   <si>
     <t>State Street SPDR S&amp;P 500 ETF Trust</t>
   </si>
   <si>
     <t>SPY</t>
   </si>
   <si>
     <t>78462F103</t>
   </si>
   <si>
     <t>185,000</t>
   </si>
   <si>
-    <t>137,223,750.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">12.13 </t>
+    <t>137,784,300.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.37 </t>
   </si>
   <si>
     <t>U.S. Bank Money Market Deposit Account 08/01/2031</t>
   </si>
   <si>
     <t>USBFS04</t>
   </si>
   <si>
     <t>8AMMF0A92</t>
   </si>
   <si>
-    <t>49,466,774</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">0.49 </t>
+    <t>18,166,675</t>
+  </si>
+  <si>
+    <t>18,166,674.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.48 </t>
   </si>
   <si>
     <t>Clearshares Ultra-Short Maturity ETF</t>
   </si>
   <si>
     <t>OPER</t>
   </si>
   <si>
     <t>26922A453</t>
   </si>
   <si>
     <t>20,000</t>
   </si>
   <si>
-    <t>2,003,300.00</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">-2.43 </t>
+    <t>2,002,300.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.47 </t>
+  </si>
+  <si>
+    <t>SPY US 09/30/26 P715</t>
+  </si>
+  <si>
+    <t>SPY   260930P00715000</t>
+  </si>
+  <si>
+    <t>1,700</t>
+  </si>
+  <si>
+    <t>1,951,600.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.07 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>-9,905,277</t>
-[...26 lines deleted...]
-    <t>SPY   260630C00650000</t>
+    <t>294,149</t>
+  </si>
+  <si>
+    <t>294,148.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.00 </t>
+  </si>
+  <si>
+    <t>BNY Dreyfus Government Cash Management 12/31/2031</t>
+  </si>
+  <si>
+    <t>DGCXX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.23 </t>
+  </si>
+  <si>
+    <t>SPY US 09/30/26 P670</t>
+  </si>
+  <si>
+    <t>SPY   260930P00670000</t>
+  </si>
+  <si>
+    <t>-1,700</t>
+  </si>
+  <si>
+    <t>-959,650.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.10 </t>
+  </si>
+  <si>
+    <t>SPY US 09/30/26 C745</t>
+  </si>
+  <si>
+    <t>SPY   260930C00745000</t>
   </si>
   <si>
     <t>-1,850</t>
   </si>
   <si>
-    <t>-17,185,575.00</t>
+    <t>-4,572,275.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.13 </t>
+  </si>
+  <si>
+    <t>IVV 09/30/2026 750 C</t>
+  </si>
+  <si>
+    <t>2IVV  260930C00750000</t>
+  </si>
+  <si>
+    <t>-3,600</t>
+  </si>
+  <si>
+    <t>-8,849,589.48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -530,54 +539,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:F12"/>
+      <selection activeCell="A3" sqref="A3:F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
@@ -642,157 +651,177 @@
       </c>
       <c r="C6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D10" s="2" t="s">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="D10" s="2">
+        <v>262006208</v>
+      </c>
+      <c r="E10" s="2">
+        <v>542</v>
+      </c>
+      <c r="F10" s="2">
+        <v>542.3</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="D11" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="D12" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="2" t="s">
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="B13" s="2" t="s">
         <v>54</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>