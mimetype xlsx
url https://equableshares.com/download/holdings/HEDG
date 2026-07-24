--- v11 (2026-07-04)
+++ v12 (2026-07-24)
@@ -12,224 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>HEDG</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">64.88 </t>
+    <t xml:space="preserve">70.23 </t>
   </si>
   <si>
     <t>iShares Core S&amp;P 500 ETF</t>
   </si>
   <si>
     <t>IVV</t>
   </si>
   <si>
-    <t>360,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">33.18 </t>
+    <t>400,000</t>
+  </si>
+  <si>
+    <t>296,648,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.21 </t>
   </si>
   <si>
     <t>State Street SPDR S&amp;P 500 ETF Trust</t>
   </si>
   <si>
     <t>SPY</t>
   </si>
   <si>
     <t>78462F103</t>
   </si>
   <si>
-    <t>185,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">4.37 </t>
+    <t>150,000</t>
+  </si>
+  <si>
+    <t>110,727,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.49 </t>
   </si>
   <si>
     <t>U.S. Bank Money Market Deposit Account 08/01/2031</t>
   </si>
   <si>
     <t>USBFS04</t>
   </si>
   <si>
     <t>8AMMF0A92</t>
   </si>
   <si>
-    <t>18,166,675</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">0.48 </t>
+    <t>23,187,164</t>
+  </si>
+  <si>
+    <t>23,187,164.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.51 </t>
+  </si>
+  <si>
+    <t>SPY US 09/30/26 P720</t>
+  </si>
+  <si>
+    <t>SPY   260930P00720000</t>
+  </si>
+  <si>
+    <t>1,700</t>
+  </si>
+  <si>
+    <t>2,162,400.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.47 </t>
   </si>
   <si>
     <t>Clearshares Ultra-Short Maturity ETF</t>
   </si>
   <si>
     <t>OPER</t>
   </si>
   <si>
     <t>26922A453</t>
   </si>
   <si>
     <t>20,000</t>
   </si>
   <si>
-    <t>2,002,300.00</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">0.07 </t>
+    <t>2,005,996.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.24 </t>
+  </si>
+  <si>
+    <t>SPY US 09/30/26 P675</t>
+  </si>
+  <si>
+    <t>SPY   260930P00675000</t>
+  </si>
+  <si>
+    <t>-1,700</t>
+  </si>
+  <si>
+    <t>-997,050.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.30 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>294,149</t>
-[...29 lines deleted...]
-    <t xml:space="preserve">-1.10 </t>
+    <t>-1,260,547</t>
+  </si>
+  <si>
+    <t>-1,260,547.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.66 </t>
   </si>
   <si>
     <t>SPY US 09/30/26 C745</t>
   </si>
   <si>
     <t>SPY   260930C00745000</t>
   </si>
   <si>
-    <t>-1,850</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-2.13 </t>
+    <t>-1,500</t>
+  </si>
+  <si>
+    <t>-2,784,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.74 </t>
   </si>
   <si>
     <t>IVV 09/30/2026 750 C</t>
   </si>
   <si>
     <t>2IVV  260930C00750000</t>
   </si>
   <si>
-    <t>-3,600</t>
-[...2 lines deleted...]
-    <t>-8,849,589.48</t>
+    <t>-4,000</t>
+  </si>
+  <si>
+    <t>-7,346,348.80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -539,54 +530,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:F13"/>
+      <selection activeCell="A3" sqref="A3:F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
@@ -651,177 +642,157 @@
       </c>
       <c r="C6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D10" s="2">
-[...6 lines deleted...]
-        <v>542.3</v>
+      <c r="D10" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      <c r="B13" s="2" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>