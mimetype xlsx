--- v12 (2026-07-24)
+++ v13 (2026-08-13)
@@ -12,215 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>HEDG</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">70.23 </t>
+    <t xml:space="preserve">74.79 </t>
   </si>
   <si>
     <t>iShares Core S&amp;P 500 ETF</t>
   </si>
   <si>
     <t>IVV</t>
   </si>
   <si>
-    <t>400,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">26.21 </t>
+    <t>420,000</t>
+  </si>
+  <si>
+    <t>325,999,800.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.93 </t>
   </si>
   <si>
     <t>State Street SPDR S&amp;P 500 ETF Trust</t>
   </si>
   <si>
     <t>SPY</t>
   </si>
   <si>
     <t>78462F103</t>
   </si>
   <si>
-    <t>150,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">5.49 </t>
+    <t>135,000</t>
+  </si>
+  <si>
+    <t>104,286,150.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.04 </t>
   </si>
   <si>
     <t>U.S. Bank Money Market Deposit Account 08/01/2031</t>
   </si>
   <si>
     <t>USBFS04</t>
   </si>
   <si>
     <t>8AMMF0A92</t>
   </si>
   <si>
-    <t>23,187,164</t>
-[...11 lines deleted...]
-    <t>SPY   260930P00720000</t>
+    <t>21,967,785</t>
+  </si>
+  <si>
+    <t>21,967,785.39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.46 </t>
+  </si>
+  <si>
+    <t>Clearshares Ultra-Short Maturity ETF</t>
+  </si>
+  <si>
+    <t>OPER</t>
+  </si>
+  <si>
+    <t>26922A453</t>
+  </si>
+  <si>
+    <t>20,000</t>
+  </si>
+  <si>
+    <t>2,004,500.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.15 </t>
+  </si>
+  <si>
+    <t>SPY US 09/30/26 P725</t>
+  </si>
+  <si>
+    <t>SPY   260930P00725000</t>
   </si>
   <si>
     <t>1,700</t>
   </si>
   <si>
-    <t>2,162,400.00</t>
-[...26 lines deleted...]
-    <t>SPY   260930P00675000</t>
+    <t>651,950.00</t>
+  </si>
+  <si>
+    <t>Cash &amp; Other</t>
+  </si>
+  <si>
+    <t>Cash&amp;Other</t>
+  </si>
+  <si>
+    <t>639,868</t>
+  </si>
+  <si>
+    <t>639,867.89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.00 </t>
+  </si>
+  <si>
+    <t>BNY Dreyfus Government Cash Management 12/31/2031</t>
+  </si>
+  <si>
+    <t>DGCXX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.06 </t>
+  </si>
+  <si>
+    <t>SPY US 09/30/26 P680</t>
+  </si>
+  <si>
+    <t>SPY   260930P00680000</t>
   </si>
   <si>
     <t>-1,700</t>
   </si>
   <si>
-    <t>-997,050.00</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">-0.66 </t>
+    <t>-277,100.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.13 </t>
   </si>
   <si>
     <t>SPY US 09/30/26 C745</t>
   </si>
   <si>
     <t>SPY   260930C00745000</t>
   </si>
   <si>
-    <t>-1,500</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-1.74 </t>
+    <t>-1,350</t>
+  </si>
+  <si>
+    <t>-4,905,225.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.33 </t>
   </si>
   <si>
     <t>IVV 09/30/2026 750 C</t>
   </si>
   <si>
     <t>2IVV  260930C00750000</t>
   </si>
   <si>
-    <t>-4,000</t>
-[...2 lines deleted...]
-    <t>-7,346,348.80</t>
+    <t>-4,200</t>
+  </si>
+  <si>
+    <t>-14,508,018.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -530,54 +536,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:F12"/>
+      <selection activeCell="A3" sqref="A3:F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
@@ -642,157 +648,177 @@
       </c>
       <c r="C6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="C9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="D9" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="C10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C10" s="2" t="s">
-[...9 lines deleted...]
-        <v>44</v>
+      <c r="D10" s="2">
+        <v>262006208</v>
+      </c>
+      <c r="E10" s="2">
+        <v>17</v>
+      </c>
+      <c r="F10" s="2">
+        <v>17.44</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C12" s="2" t="s">
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="2" t="s">
+      <c r="B13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="C13" s="2" t="s">
         <v>54</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>