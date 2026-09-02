--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -12,221 +12,230 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>HEDG</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">74.79 </t>
+    <t xml:space="preserve">76.19 </t>
   </si>
   <si>
     <t>iShares Core S&amp;P 500 ETF</t>
   </si>
   <si>
     <t>IVV</t>
   </si>
   <si>
-    <t>420,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">23.93 </t>
+    <t>450,000</t>
+  </si>
+  <si>
+    <t>344,407,500.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.06 </t>
   </si>
   <si>
     <t>State Street SPDR S&amp;P 500 ETF Trust</t>
   </si>
   <si>
     <t>SPY</t>
   </si>
   <si>
     <t>78462F103</t>
   </si>
   <si>
-    <t>135,000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">5.04 </t>
+    <t>125,000</t>
+  </si>
+  <si>
+    <t>95,222,500.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.02 </t>
   </si>
   <si>
     <t>U.S. Bank Money Market Deposit Account 08/01/2031</t>
   </si>
   <si>
     <t>USBFS04</t>
   </si>
   <si>
     <t>8AMMF0A92</t>
   </si>
   <si>
-    <t>21,967,785</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">0.46 </t>
+    <t>22,675,177</t>
+  </si>
+  <si>
+    <t>22,675,176.99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.44 </t>
   </si>
   <si>
     <t>Clearshares Ultra-Short Maturity ETF</t>
   </si>
   <si>
     <t>OPER</t>
   </si>
   <si>
     <t>26922A453</t>
   </si>
   <si>
     <t>20,000</t>
   </si>
   <si>
-    <t>2,004,500.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">0.15 </t>
+    <t>2,000,700.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.12 </t>
   </si>
   <si>
     <t>SPY US 09/30/26 P725</t>
   </si>
   <si>
     <t>SPY   260930P00725000</t>
   </si>
   <si>
     <t>1,700</t>
   </si>
   <si>
-    <t>651,950.00</t>
+    <t>541,450.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.04 </t>
+  </si>
+  <si>
+    <t>BNY Dreyfus Government Cash Management 12/31/2031</t>
+  </si>
+  <si>
+    <t>DGCXX</t>
+  </si>
+  <si>
+    <t>202,520</t>
+  </si>
+  <si>
+    <t>202,520.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.01 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>639,868</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">-0.06 </t>
+    <t>-39,116</t>
+  </si>
+  <si>
+    <t>-39,116.17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.04 </t>
   </si>
   <si>
     <t>SPY US 09/30/26 P680</t>
   </si>
   <si>
     <t>SPY   260930P00680000</t>
   </si>
   <si>
     <t>-1,700</t>
   </si>
   <si>
-    <t>-277,100.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">-1.13 </t>
+    <t>-176,800.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.64 </t>
   </si>
   <si>
     <t>SPY US 09/30/26 C745</t>
   </si>
   <si>
     <t>SPY   260930C00745000</t>
   </si>
   <si>
-    <t>-1,350</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-3.33 </t>
+    <t>-1,250</t>
+  </si>
+  <si>
+    <t>-2,913,750.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.18 </t>
   </si>
   <si>
     <t>IVV 09/30/2026 750 C</t>
   </si>
   <si>
     <t>2IVV  260930C00750000</t>
   </si>
   <si>
-    <t>-4,200</t>
-[...2 lines deleted...]
-    <t>-14,508,018.00</t>
+    <t>-4,500</t>
+  </si>
+  <si>
+    <t>-9,870,930.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -679,146 +688,146 @@
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>37</v>
+      </c>
+      <c r="D9" s="2">
+        <v>262006208</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>17.44</v>
+        <v>42</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>